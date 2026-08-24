--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,83 +4,95 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
     <t>Q3S DM</t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
     <t>110139</t>
   </si>
   <si>
     <t>Q3L DM</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
+  </si>
+  <si>
+    <t>120130</t>
+  </si>
+  <si>
+    <t>Valtra G3S</t>
+  </si>
+  <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
   </si>
   <si>
     <t>101136</t>
   </si>
   <si>
     <t>101138</t>
   </si>
   <si>
     <t>101139</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -94,51 +106,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C60"/>
+  <dimension ref="A1:C69"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="13.7375659942627" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="C2" s="0" t="s">
         <v>3</v>
       </c>
@@ -346,274 +358,373 @@
     <row r="25">
       <c r="C25" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="26">
       <c r="C26" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="27">
       <c r="C27" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="C28" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...11 lines deleted...]
-    <row r="45">
       <c r="C45" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C46" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>7</v>
+      </c>
       <c r="C47" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="C48" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="C49" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="C50" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C51" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>7</v>
+      </c>
       <c r="C52" s="0" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="C53" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="54">
       <c r="C54" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="55">
       <c r="C55" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="56">
       <c r="C56" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="57">
       <c r="C57" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="58">
       <c r="C58" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="59">
       <c r="C59" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="60">
       <c r="C60" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="C61" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="C62" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="C63" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="C64" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="C65" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="C66" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="C67" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="C68" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="C69" s="0" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>