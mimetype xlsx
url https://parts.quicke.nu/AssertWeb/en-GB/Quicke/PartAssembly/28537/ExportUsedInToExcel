--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -15,117 +15,117 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
   </si>
   <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...16 lines deleted...]
-  <si>
     <t>101146</t>
   </si>
   <si>
-    <t>Q4S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101148</t>
   </si>
   <si>
-    <t>Q4M DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101149</t>
-  </si>
-[...19 lines deleted...]
-    <t>110146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -311,194 +311,194 @@
         <v>16</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
@@ -619,188 +619,188 @@
         <v>16</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>