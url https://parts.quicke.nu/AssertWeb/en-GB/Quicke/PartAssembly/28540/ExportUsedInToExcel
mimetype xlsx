--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -15,174 +15,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
-    <t xml:space="preserve">/ </t>
-[...1 lines deleted...]
-  <si>
     <t>101156</t>
   </si>
   <si>
-    <t>Q5S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101158</t>
   </si>
   <si>
-    <t>Q5M DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101159</t>
   </si>
   <si>
-    <t>Q5L DM</t>
-[...8 lines deleted...]
-    <t>110159</t>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
   </si>
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>101166</t>
   </si>
   <si>
-    <t>Q6S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101168</t>
   </si>
   <si>
-    <t>Q6M DM</t>
-[...7 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
-    <t>Q6L DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101176</t>
   </si>
   <si>
-    <t>Q7S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101178</t>
   </si>
   <si>
-    <t>Q7M DM</t>
-[...7 lines deleted...]
-  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
-  </si>
-[...34 lines deleted...]
-    <t>110288</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -302,106 +302,106 @@
         <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
@@ -588,216 +588,216 @@
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
@@ -852,106 +852,106 @@
         <v>10</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
@@ -1138,210 +1138,210 @@
         <v>33</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>