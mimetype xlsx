--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -60,108 +60,108 @@
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501761</t>
   </si>
   <si>
     <t>N6 DM</t>
   </si>
   <si>
+    <t>120731</t>
+  </si>
+  <si>
+    <t>Valtra G3</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120763</t>
+  </si>
+  <si>
+    <t>Valtra G6</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521761</t>
   </si>
   <si>
     <t>FL.4229N</t>
   </si>
   <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
-  </si>
-[...22 lines deleted...]
-    <t>Valtra G6</t>
   </si>
   <si>
     <t xml:space="preserve">Central Valve Units (CVU)/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -325,175 +325,175 @@
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
@@ -600,175 +600,175 @@
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
@@ -875,175 +875,175 @@
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="77">
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>