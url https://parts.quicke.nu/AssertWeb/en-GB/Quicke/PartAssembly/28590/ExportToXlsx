--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -201,51 +201,51 @@
   <si>
     <t>Cover LH</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>60104335</t>
   </si>
   <si>
     <t>Cover RH</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60104341</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Centre Cover</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5051982</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>M6x8</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60046315-1</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
@@ -458,50 +458,53 @@
     <t>33</t>
   </si>
   <si>
     <t>60007082</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>5002058</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>M6S 8x16</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>60019418</t>
+  </si>
+  <si>
+    <t>Cover</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>60019419</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>5050442</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>STS T40x12</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>60011125</t>
   </si>
@@ -1354,154 +1357,154 @@
       </c>
       <c r="C37" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>147</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>65</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>65</v>
+        <v>151</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>