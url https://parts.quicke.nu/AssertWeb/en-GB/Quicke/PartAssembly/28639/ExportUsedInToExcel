--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -138,140 +138,140 @@
   <si>
     <t>101288</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>101159</t>
   </si>
   <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
+    <t>501156</t>
+  </si>
+  <si>
+    <t>N5S DM</t>
+  </si>
+  <si>
+    <t>501158</t>
+  </si>
+  <si>
+    <t>N5M DM</t>
+  </si>
+  <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
   <si>
     <t>521158</t>
   </si>
   <si>
     <t>FL.4122N</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
-    <t>501751</t>
-[...14 lines deleted...]
-    <t>N5M DM</t>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
   </si>
   <si>
     <t>521761</t>
   </si>
   <si>
     <t>FL.4229N</t>
   </si>
   <si>
     <t>520761</t>
   </si>
   <si>
     <t>U6</t>
   </si>
   <si>
-    <t>501761</t>
-[...2 lines deleted...]
-    <t>N6 DM</t>
+    <t>501166</t>
+  </si>
+  <si>
+    <t>N6S DM</t>
   </si>
   <si>
     <t>521166</t>
   </si>
   <si>
     <t>FL.4221N</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
   </si>
   <si>
-    <t>501166</t>
-[...4 lines deleted...]
-  <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
     <t>110136</t>
   </si>
   <si>
     <t>Q3S DM</t>
   </si>
   <si>
     <t xml:space="preserve">Live3/ </t>
   </si>
   <si>
     <t>110138</t>
   </si>
   <si>
     <t>Q3M DM</t>
   </si>
   <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
@@ -297,84 +297,84 @@
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
     <t>101139</t>
   </si>
   <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
     <t>101146</t>
   </si>
   <si>
     <t>101148</t>
   </si>
   <si>
     <t>Live3/60020672 Live3, HQ-6</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
+    <t>501146</t>
+  </si>
+  <si>
+    <t>N4S DM</t>
+  </si>
+  <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
-  </si>
-[...10 lines deleted...]
-    <t>N4S DM</t>
   </si>
   <si>
     <t>120743</t>
   </si>
   <si>
     <t>Valtra G4</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
     <t>101D96</t>
   </si>
   <si>
     <t>Q9S DXL</t>
   </si>
   <si>
     <t>120751</t>
   </si>
   <si>
     <t>Valtra G5</t>
   </si>
   <si>
     <t>120150</t>
   </si>
@@ -1087,351 +1087,351 @@
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
@@ -1549,98 +1549,98 @@
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
@@ -2451,197 +2451,197 @@
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>