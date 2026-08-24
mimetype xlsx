--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,213 +42,213 @@
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>110178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
     <t>101136</t>
   </si>
   <si>
-    <t>Q3S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101138</t>
   </si>
   <si>
-    <t>Q3M DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101139</t>
   </si>
   <si>
-    <t>Q3L DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101146</t>
   </si>
   <si>
-    <t>Q4S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101148</t>
   </si>
   <si>
-    <t>Q4M DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101149</t>
   </si>
   <si>
-    <t>Q4L DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101156</t>
   </si>
   <si>
-    <t>Q5S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101158</t>
   </si>
   <si>
-    <t>Q5M DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101159</t>
   </si>
   <si>
-    <t>Q5L DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
-    <t>Q6S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101168</t>
   </si>
   <si>
-    <t>Q6M DM</t>
-[...7 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
-    <t>Q6L DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101176</t>
   </si>
   <si>
-    <t>Q7S DM</t>
-[...1 lines deleted...]
-  <si>
     <t>101178</t>
   </si>
   <si>
-    <t>Q7M DM</t>
-[...7 lines deleted...]
-  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
-  </si>
-[...61 lines deleted...]
-    <t>110146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -874,392 +874,392 @@
         <v>48</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
@@ -1644,1250 +1644,1250 @@
         <v>48</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>5</v>
@@ -3448,392 +3448,392 @@
         <v>48</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B320" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B321" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>5</v>
@@ -4218,392 +4218,392 @@
         <v>48</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B390" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B391" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>5</v>
@@ -5076,392 +5076,392 @@
         <v>48</v>
       </c>
       <c r="B436" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B468" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B469" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>5</v>
@@ -5934,392 +5934,392 @@
         <v>48</v>
       </c>
       <c r="B514" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B515" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B546" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B547" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="548">
       <c r="C548" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="549">
       <c r="C549" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="550">
       <c r="C550" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="551">
       <c r="C551" s="0" t="s">
         <v>5</v>
       </c>
     </row>