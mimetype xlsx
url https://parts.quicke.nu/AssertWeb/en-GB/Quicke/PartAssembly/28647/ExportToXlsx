--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -219,102 +219,102 @@
   <si>
     <t>15</t>
   </si>
   <si>
     <t>60006970</t>
   </si>
   <si>
     <t>Tube</t>
   </si>
   <si>
     <t>.1</t>
   </si>
   <si>
     <t>L=1763</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60003841</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.6</t>
+    <t>0.600</t>
   </si>
   <si>
     <t>Lower</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5011053</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>M6M M8</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60002825</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>Upper</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5004055</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>MC6S 8x70</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>3 PCS</t>
   </si>
   <si>
     <t>60006971</t>
   </si>
   <si>
-    <t>1.750</t>
+    <t>1.420</t>
   </si>
   <si>
     <t>1/2" L=3265 1/2GRU - 1/2GRLMA</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60008578</t>
   </si>
   <si>
     <t>1.360</t>
   </si>
   <si>
     <t>3/8" L=3145 1/2GRU - 3/8GRLM</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>60003881</t>
   </si>