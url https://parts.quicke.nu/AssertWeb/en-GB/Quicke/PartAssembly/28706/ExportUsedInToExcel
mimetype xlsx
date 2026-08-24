--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -15,195 +15,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>101D96</t>
+  </si>
+  <si>
+    <t>Q9S DXL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decals/ </t>
+  </si>
+  <si>
+    <t>101268</t>
+  </si>
+  <si>
+    <t>Q6M DL</t>
+  </si>
+  <si>
+    <t>101278</t>
+  </si>
+  <si>
+    <t>Q7M DL</t>
+  </si>
+  <si>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
+  </si>
+  <si>
     <t>101733</t>
   </si>
   <si>
     <t>Q3 DM</t>
   </si>
   <si>
-    <t xml:space="preserve">Decals/ </t>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
   </si>
   <si>
     <t>101741</t>
   </si>
   <si>
     <t>Q4 DM</t>
   </si>
   <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
     <t>101751</t>
   </si>
   <si>
     <t>Q5 DM</t>
   </si>
   <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
     <t>101761</t>
   </si>
   <si>
     <t>Q6 DM</t>
   </si>
   <si>
-    <t>101136</t>
-[...52 lines deleted...]
-  <si>
     <t>101166</t>
   </si>
   <si>
     <t>Q6S DM</t>
   </si>
   <si>
     <t>101168</t>
   </si>
   <si>
     <t>Q6M DM</t>
   </si>
   <si>
-    <t>101268</t>
-[...4 lines deleted...]
-  <si>
     <t>101169</t>
   </si>
   <si>
     <t>Q6L DM</t>
   </si>
   <si>
     <t>101176</t>
   </si>
   <si>
     <t>Q7S DM</t>
   </si>
   <si>
     <t>101178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t>101278</t>
-[...4 lines deleted...]
-  <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
-  </si>
-[...16 lines deleted...]
-    <t>Q9S DXL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>