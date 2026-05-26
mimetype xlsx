--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -81,72 +81,72 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60009527</t>
   </si>
   <si>
     <t>Pin cpl.</t>
   </si>
   <si>
     <t>1.200</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5221533</t>
   </si>
   <si>
     <t>Handle LH</t>
   </si>
   <si>
-    <t>1.03</t>
+    <t>1.030</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5221534</t>
   </si>
   <si>
     <t>Handle RH</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5221539</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>0.062</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>