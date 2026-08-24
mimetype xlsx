--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -180,51 +180,51 @@
   <si>
     <t>Cover LH</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60104335</t>
   </si>
   <si>
     <t>Cover RH</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>60104341</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Centre Cover</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5051982</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>M6x8</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60046315-1</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
@@ -416,50 +416,53 @@
     <t>29</t>
   </si>
   <si>
     <t>60007082</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5002058</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>M6S 8x16</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>60019418</t>
+  </si>
+  <si>
+    <t>Cover</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>60019419</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5050442</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>STS T40x12</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>60011125</t>
   </si>
@@ -1226,154 +1229,154 @@
       </c>
       <c r="C33" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>133</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>58</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>58</v>
+        <v>137</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>