--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -103,51 +103,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C114"/>
+  <dimension ref="A1:C113"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="13.7733736038208" customWidth="1"/>
     <col min="3" max="3" width="13.7375659942627" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -921,131 +921,131 @@
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92">
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
@@ -1114,37 +1114,32 @@
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="C113" s="0" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>