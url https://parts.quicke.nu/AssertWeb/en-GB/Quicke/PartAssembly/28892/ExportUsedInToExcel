--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -777,98 +777,98 @@
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>