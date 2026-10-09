--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -63,171 +63,171 @@
   <si>
     <t>Q5S DM</t>
   </si>
   <si>
     <t>110158</t>
   </si>
   <si>
     <t>Q5M DM</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
     <t>Q5L DM</t>
   </si>
   <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
     <t xml:space="preserve">Loader beam/ </t>
   </si>
   <si>
+    <t>120139</t>
+  </si>
+  <si>
+    <t>Valtra G3L</t>
+  </si>
+  <si>
+    <t>120743</t>
+  </si>
+  <si>
+    <t>Valtra G4</t>
+  </si>
+  <si>
+    <t>120140</t>
+  </si>
+  <si>
+    <t>Valtra G4S</t>
+  </si>
+  <si>
+    <t>120148</t>
+  </si>
+  <si>
+    <t>Valtra G4M</t>
+  </si>
+  <si>
+    <t>120149</t>
+  </si>
+  <si>
+    <t>Valtra G4L</t>
+  </si>
+  <si>
+    <t>120751</t>
+  </si>
+  <si>
+    <t>Valtra G5</t>
+  </si>
+  <si>
+    <t>120150</t>
+  </si>
+  <si>
+    <t>Valtra G5S</t>
+  </si>
+  <si>
+    <t>120158</t>
+  </si>
+  <si>
+    <t>Valtra G5M</t>
+  </si>
+  <si>
+    <t>120159</t>
+  </si>
+  <si>
+    <t>Valtra G5L</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
     <t>520741</t>
   </si>
   <si>
     <t>U4</t>
   </si>
   <si>
     <t>520146</t>
   </si>
   <si>
     <t>U4S</t>
   </si>
   <si>
     <t>520751</t>
   </si>
   <si>
     <t>U5</t>
   </si>
   <si>
     <t>520156</t>
   </si>
   <si>
     <t>U5S</t>
   </si>
   <si>
     <t>520158</t>
   </si>
   <si>
     <t>U5M</t>
   </si>
   <si>
     <t>520166</t>
   </si>
   <si>
     <t>U6S</t>
-  </si>
-[...85 lines deleted...]
-    <t>101159</t>
   </si>
   <si>
     <t>521741</t>
   </si>
   <si>
     <t>FL.3825N</t>
   </si>
   <si>
     <t>521146</t>
   </si>
   <si>
     <t>FL.3818N</t>
   </si>
   <si>
     <t>521751</t>
   </si>
   <si>
     <t>FL.4126N</t>
   </si>
   <si>
     <t>521156</t>
   </si>
   <si>
     <t>FL.4119N</t>
   </si>
@@ -1095,942 +1095,942 @@
       </c>
     </row>
     <row r="84">
       <c r="C84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85">
       <c r="C85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169">
       <c r="C169" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="170">
       <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="C171" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="C172" s="0" t="s">
@@ -2117,120 +2117,120 @@
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="C189" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="190">
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="C191" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>18</v>