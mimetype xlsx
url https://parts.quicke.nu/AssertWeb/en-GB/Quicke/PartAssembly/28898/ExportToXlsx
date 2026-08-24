--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -237,51 +237,51 @@
   <si>
     <t>5219082</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>802010</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>1120166</t>
   </si>
   <si>
     <t>Banjo fitting</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>R1/4"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>60016425</t>
   </si>