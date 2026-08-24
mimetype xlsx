--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,89 +4,89 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60007946-1</t>
   </si>
   <si>
     <t>Euro/SMS</t>
   </si>
   <si>
-    <t>06/12/2020</t>
+    <t>12/6/2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60006482-1</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>75.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60006415</t>
   </si>
@@ -331,53 +331,50 @@
     <t>25</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>60038758</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
     <t>0</t>
-  </si>
-[...1 lines deleted...]
-    <t>Replaces 60011340</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5002053</t>
   </si>
   <si>
     <t>0.015</t>
   </si>
   <si>
     <t>M6S 8 x 30</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>60009557</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>31</t>
   </si>
@@ -427,52 +424,52 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.9165096282959" customWidth="1"/>
     <col min="4" max="4" width="22.1328392028809" customWidth="1"/>
     <col min="5" max="5" width="12.1559066772461" customWidth="1"/>
     <col min="6" max="6" width="11.4540843963623" customWidth="1"/>
-    <col min="7" max="7" width="18.3884220123291" customWidth="1"/>
-    <col min="8" max="8" width="11.8295488357544" customWidth="1"/>
+    <col min="7" max="7" width="17.3571720123291" customWidth="1"/>
+    <col min="8" max="8" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -929,90 +926,87 @@
         <v>102</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="0" t="s">
+      <c r="D28" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>