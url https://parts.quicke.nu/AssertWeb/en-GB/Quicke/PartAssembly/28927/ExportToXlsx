--- v0 (2026-04-11)
+++ v1 (2026-07-10)
@@ -207,51 +207,51 @@
   <si>
     <t>Cover LH</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>60104335</t>
   </si>
   <si>
     <t>Cover RH</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60104341</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Centre Cover</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5051982</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>M6x8</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60046315-1</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
@@ -430,69 +430,69 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>60007082</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.02</t>
-[...1 lines deleted...]
-  <si>
     <t>34</t>
   </si>
   <si>
     <t>5002058</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>M6S 8x16</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>60019418</t>
+  </si>
+  <si>
+    <t>Cover</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>60019419</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>5050442</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>STS T40x12</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>60011125</t>
   </si>
@@ -1275,133 +1275,133 @@
       </c>
       <c r="D33" s="0" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>136</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>140</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H35" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="I35" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>149</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>67</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>160</v>