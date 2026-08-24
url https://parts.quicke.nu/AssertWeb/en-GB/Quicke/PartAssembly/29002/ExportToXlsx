--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>60022782-17</t>
   </si>
   <si>
     <t>Tine cpl.</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>9.400</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60021083</t>
   </si>
   <si>
     <t>Tine</t>
   </si>
   <si>
-    <t>8.1</t>
+    <t>8.100</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60021432</t>
   </si>
   <si>
     <t>Plate</t>
   </si>
   <si>
     <t>.8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60021433</t>
   </si>
   <si>
     <t>.5</t>
   </si>
 </sst>
 </file>
 