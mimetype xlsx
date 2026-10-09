--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -48,51 +48,51 @@
   <si>
     <t>60022809-17</t>
   </si>
   <si>
     <t>Tine cpl.</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>7.800</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60022006</t>
   </si>
   <si>
     <t>Tine</t>
   </si>
   <si>
-    <t>6.5</t>
+    <t>6.500</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60021432</t>
   </si>
   <si>
     <t>Plate</t>
   </si>
   <si>
     <t>.8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60021433</t>
   </si>
   <si>
     <t>.5</t>
   </si>
 </sst>
 </file>
 