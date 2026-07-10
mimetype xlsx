--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -42,51 +42,51 @@
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>11254396</t>
   </si>
   <si>
     <t>Powergrab XL 260</t>
   </si>
   <si>
-    <t>01/01/2017</t>
+    <t>1/1/2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60016879</t>
   </si>
   <si>
     <t>Bucket 260</t>
   </si>
   <si>
     <t>834.2</t>
   </si>
   <si>
     <t>Powergrab XL</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
@@ -477,51 +477,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="22.0182552337646" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="143.170669555664" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="20.9501762390137" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">