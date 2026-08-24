--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -288,177 +288,177 @@
   <si>
     <t>D110 Stroke 405</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>60016967</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>60016964</t>
+  </si>
+  <si>
+    <t>Hose</t>
+  </si>
+  <si>
+    <t>L=1650</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>60016960</t>
+  </si>
+  <si>
+    <t>L=1360</t>
+  </si>
+  <si>
+    <t>60016909</t>
+  </si>
+  <si>
+    <t>Bolt on Cutting Edge kit</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>60016865-22</t>
+  </si>
+  <si>
+    <t>Cutting edge</t>
+  </si>
+  <si>
+    <t>Quicke Orange</t>
+  </si>
+  <si>
+    <t>66.400</t>
+  </si>
+  <si>
+    <t>Centre</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>60016510-22</t>
+  </si>
+  <si>
+    <t>21.700</t>
+  </si>
+  <si>
+    <t>Outer</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>9 PCS</t>
+  </si>
+  <si>
+    <t>5050650</t>
+  </si>
+  <si>
+    <t>Plow bolt</t>
+  </si>
+  <si>
+    <t>.1</t>
+  </si>
+  <si>
+    <t>3/4" - 2.5 inch</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>5050652</t>
+  </si>
+  <si>
+    <t>Locking nut</t>
+  </si>
+  <si>
+    <t>UNC 3/4"</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>11137127</t>
+  </si>
+  <si>
+    <t>Decal</t>
+  </si>
+  <si>
+    <t>"Original Implements"</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>1123673</t>
+  </si>
+  <si>
+    <t>Warning decal</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>1123674</t>
+  </si>
+  <si>
+    <t>"Read manual"</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>60016841</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...124 lines deleted...]
-    <t>60016841</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -873,229 +873,229 @@
       </c>
       <c r="C20" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="G27" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>