--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -96,51 +96,51 @@
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60013415</t>
   </si>
   <si>
     <t>Beam</t>
   </si>
   <si>
     <t>38.6</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11260343</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.23</t>
+    <t>0.230</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>11260344</t>
   </si>
   <si>
     <t>Spacer tube</t>
   </si>
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>20708146</t>
   </si>
   <si>
     <t>Nut</t>
   </si>