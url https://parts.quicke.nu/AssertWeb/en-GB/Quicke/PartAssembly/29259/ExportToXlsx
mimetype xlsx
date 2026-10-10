--- v1 (2026-08-24)
+++ v2 (2026-10-10)
@@ -93,51 +93,51 @@
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60013346</t>
   </si>
   <si>
     <t>Beam</t>
   </si>
   <si>
     <t>32.200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>11260343</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.23</t>
+    <t>0.230</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>11260344</t>
   </si>
   <si>
     <t>Spacer tube</t>
   </si>
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>20708146</t>
   </si>
   <si>
     <t>Nut</t>
   </si>