--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11253942</t>
   </si>
   <si>
     <t>High Tip Bucket XH M+ 180</t>
   </si>
   <si>
-    <t>01/01/2014</t>
+    <t>1/1/2014</t>
   </si>
   <si>
     <t>60044943-17</t>
   </si>
   <si>
     <t>Bucket</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>347.100</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5022119</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.040</t>
   </si>
@@ -324,51 +324,51 @@
   <si>
     <t>0</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>60031830</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.640</t>
   </si>
   <si>
     <t>3/8" L=1150, 1/2"GRLM x 3/8"G)=LMC</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>60031831</t>
   </si>
   <si>
-    <t>1.4</t>
+    <t>1.400</t>
   </si>
   <si>
     <t>3/8" L=1500, 1/2"GRLM x 3/8"G90LMC</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>60031832</t>
   </si>
   <si>
     <t>3/8" L=1340, 1/2"GRLM x 3/8"G90LMC</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>60031833</t>
   </si>
   <si>
     <t>3/8" L=1690, 1/2"GRLM x 3/8"G90LMC</t>
   </si>
   <si>
     <t>25</t>
   </si>
@@ -452,51 +452,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="25.1866893768311" customWidth="1"/>
     <col min="5" max="5" width="13.2403564453125" customWidth="1"/>
     <col min="6" max="6" width="11.4540843963623" customWidth="1"/>
     <col min="7" max="7" width="35.5943336486816" customWidth="1"/>
-    <col min="8" max="8" width="11.8295488357544" customWidth="1"/>
+    <col min="8" max="8" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -956,51 +956,51 @@
       </c>
       <c r="D26" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>113</v>
       </c>
     </row>