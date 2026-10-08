--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -75,51 +75,51 @@
   <si>
     <t>18.800</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60091043</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>1.600</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60022851</t>
   </si>
   <si>
-    <t>1.1</t>
+    <t>1.100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5002206</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.175</t>
   </si>
   <si>
     <t xml:space="preserve">M6S M20   x 50 (8.8)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5013109</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
@@ -228,51 +228,51 @@
   <si>
     <t>4.600</t>
   </si>
   <si>
     <t>11F</t>
   </si>
   <si>
     <t>8 PCS</t>
   </si>
   <si>
     <t>60020468</t>
   </si>
   <si>
     <t>.5</t>
   </si>
   <si>
     <t>80x40 M16 (60003289)</t>
   </si>
   <si>
     <t>11B</t>
   </si>
   <si>
     <t>60025035</t>
   </si>
   <si>
-    <t>0.001</t>
+    <t>7.000</t>
   </si>
   <si>
     <t>60021328</t>
   </si>
   <si>
     <t>Support plate</t>
   </si>
   <si>
     <t>5050888</t>
   </si>
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>M6S M16x90 10.9</t>
   </si>
   <si>
     <t>11C</t>
   </si>
   <si>
     <t>60021354</t>
   </si>
   <si>
     <t>5050810</t>
   </si>