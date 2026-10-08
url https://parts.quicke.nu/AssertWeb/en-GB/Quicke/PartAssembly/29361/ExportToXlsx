--- v1 (2026-07-10)
+++ v2 (2026-10-08)
@@ -210,51 +210,51 @@
   <si>
     <t>5028211</t>
   </si>
   <si>
     <t>.061</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>12724710-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9032170</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>10.44</t>
+    <t>10.440</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>9032182</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>2.070</t>
   </si>
   <si>
     <t>3/8" L=1150mm</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9032181</t>
   </si>
   <si>
     <t>1.730</t>
   </si>