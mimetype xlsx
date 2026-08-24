--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -234,144 +234,147 @@
   <si>
     <t>Single Part</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>11260142</t>
   </si>
   <si>
     <t>Bucket tooth</t>
   </si>
   <si>
     <t>0.760</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>9032150</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2 PCS</t>
+  </si>
+  <si>
+    <t>9032164</t>
+  </si>
+  <si>
+    <t>Hose</t>
+  </si>
+  <si>
+    <t>2.820</t>
+  </si>
+  <si>
+    <t>3/8" L=1350mm</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>9032162</t>
+  </si>
+  <si>
+    <t>2.420</t>
+  </si>
+  <si>
+    <t>3/8" L=1150mm</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>9032158</t>
+  </si>
+  <si>
+    <t>Hose cpl.</t>
+  </si>
+  <si>
+    <t>0.870</t>
+  </si>
+  <si>
+    <t>1/2"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>5044127</t>
+  </si>
+  <si>
+    <t>Quick Coupling</t>
+  </si>
+  <si>
+    <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
+  </si>
+  <si>
+    <t>0.275</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5013853</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 1/2"</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>5044130</t>
+  </si>
+  <si>
+    <t>Dust Cover</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>60027152</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...91 lines deleted...]
-    <t>Frame</t>
   </si>
   <si>
     <t>210MP/MPT SkidSteer</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>12706410-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>11137155</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
@@ -909,149 +912,149 @@
       </c>
       <c r="D22" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>