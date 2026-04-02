--- v0 (2026-01-01)
+++ v1 (2026-04-02)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>60028679</t>
   </si>
   <si>
     <t>Electric mounting kit</t>
   </si>
   <si>
@@ -172,50 +172,53 @@
     <t>10</t>
   </si>
   <si>
     <t>5006003</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>MVBF 10x40</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5102204</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5034296</t>
   </si>
   <si>
     <t>Solenoid</t>
+  </si>
+  <si>
+    <t>0.277</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5026610</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60028137</t>
   </si>
   <si>
     <t>Q-Series</t>
   </si>
   <si>
     <t>15</t>
   </si>
@@ -588,189 +591,189 @@
       </c>
       <c r="C14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>