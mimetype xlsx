--- v1 (2026-04-02)
+++ v2 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>60028679</t>
   </si>
   <si>
     <t>Electric mounting kit</t>
   </si>
   <si>
@@ -186,69 +186,66 @@
   <si>
     <t>5102204</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5034296</t>
   </si>
   <si>
     <t>Solenoid</t>
   </si>
   <si>
     <t>0.277</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5026610</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
-    <t>.025</t>
+    <t>0.025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60028137</t>
   </si>
   <si>
     <t>Q-Series</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5002077</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.025</t>
   </si>
   <si>
     <t>M6S 10x30</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
@@ -645,135 +642,135 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>