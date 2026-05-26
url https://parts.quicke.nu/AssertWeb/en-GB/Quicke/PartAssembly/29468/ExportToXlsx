--- v0 (2026-01-31)
+++ v1 (2026-05-26)
@@ -39,51 +39,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221880</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.021</t>
+    <t>0.021</t>
   </si>
   <si>
     <t>5004030</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>MC6S M6 x 45</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>20708137</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>