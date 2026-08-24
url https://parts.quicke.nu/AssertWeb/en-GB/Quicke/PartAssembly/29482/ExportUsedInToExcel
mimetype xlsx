--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -762,285 +762,285 @@
   <si>
     <t>7614T8</t>
   </si>
   <si>
     <t>+6.1P DM</t>
   </si>
   <si>
     <t>7616T8</t>
   </si>
   <si>
     <t>+6.1P DM ext.</t>
   </si>
   <si>
     <t>7814T8</t>
   </si>
   <si>
     <t>+6.3P DM</t>
   </si>
   <si>
     <t>7854T8</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>5611T8</t>
+  </si>
+  <si>
+    <t>+4.1P US</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
+    <t>8813Q8</t>
+  </si>
+  <si>
+    <t>Q88 DL</t>
+  </si>
+  <si>
+    <t>8853Q8</t>
+  </si>
+  <si>
+    <t>2511Q8</t>
+  </si>
+  <si>
+    <t>Q25 US</t>
+  </si>
+  <si>
+    <t>2514Q8</t>
+  </si>
+  <si>
+    <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>7512Q8</t>
+  </si>
+  <si>
+    <t>Q75 UM</t>
+  </si>
+  <si>
+    <t>7514Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM</t>
+  </si>
+  <si>
+    <t>7516Q8</t>
+  </si>
+  <si>
+    <t>Q75 DM ext.</t>
+  </si>
+  <si>
+    <t>7524Q8</t>
+  </si>
+  <si>
+    <t>8513Q8</t>
+  </si>
+  <si>
+    <t>Q85 DL</t>
+  </si>
+  <si>
+    <t>8523Q8</t>
+  </si>
+  <si>
+    <t>8713Q8</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ56P1</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201136</t>
-  </si>
-[...229 lines deleted...]
-    <t>XQ56P1</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2615,689 +2615,689 @@
         <v>251</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>22</v>
+        <v>255</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>320</v>
+        <v>77</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>323</v>
+        <v>13</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>328</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>328</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>5</v>
@@ -4804,678 +4804,678 @@
         <v>251</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>22</v>
+        <v>255</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>24</v>
+        <v>259</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>24</v>
+        <v>261</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>320</v>
+        <v>77</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>323</v>
+        <v>13</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
         <v>328</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
         <v>328</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="400">
       <c r="C400" s="0" t="s">
         <v>331</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>