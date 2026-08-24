--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,107 +4,131 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
+    <t>521741</t>
+  </si>
+  <si>
+    <t>FL.3825N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Live3/ </t>
+  </si>
+  <si>
+    <t>521146</t>
+  </si>
+  <si>
+    <t>FL.3818N</t>
+  </si>
+  <si>
+    <t>520741</t>
+  </si>
+  <si>
+    <t>U4</t>
+  </si>
+  <si>
+    <t>520146</t>
+  </si>
+  <si>
+    <t>U4S</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
-    <t xml:space="preserve">Live3/ </t>
-[...1 lines deleted...]
-  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
-  </si>
-[...31 lines deleted...]
-    <t>110146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -166,170 +190,170 @@
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>