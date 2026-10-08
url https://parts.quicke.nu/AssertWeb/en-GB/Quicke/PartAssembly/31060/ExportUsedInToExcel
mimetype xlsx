--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -33,69 +33,69 @@
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Bale Handling</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t>Hose_kit_silograbS+_MultibenneS+</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
     <t xml:space="preserve">Accessories/ </t>
   </si>
   <si>
+    <t xml:space="preserve">250/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">230/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">210/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">170/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">150/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">130/ </t>
   </si>
   <si>
-    <t xml:space="preserve">150/ </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">190/ </t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">250/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -565,91 +565,91 @@
       <c r="C53" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62">
       <c r="C62" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="C63" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="C64" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="C65" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="C66" s="0" t="s">
         <v>4</v>