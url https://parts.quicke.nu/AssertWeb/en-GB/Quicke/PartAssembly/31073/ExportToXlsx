--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -45,51 +45,51 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60013336</t>
   </si>
   <si>
     <t>Hose kit MX</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60013340</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>1/2" L=750 3/8"G90LMC - 1/2"GRU</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5022179</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>.001</t>
   </si>
   <si>
     <t>Blue</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5022177</t>
   </si>