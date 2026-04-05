--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
@@ -138,142 +138,139 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 10.5x22x2</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5215227</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.025</t>
+    <t>0.025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5050608</t>
   </si>
   <si>
     <t>Screw to fit the locking cover 5215131. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.
  MC6S M10x20</t>
   </si>
   <si>
-    <t>0.025</t>
-[...1 lines deleted...]
-  <si>
     <t>MC6S M10x20 Loc</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5221361-1</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>4.1</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5221365-1</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>4.000</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60018046</t>
   </si>
   <si>
     <t>Pivot Pin</t>
   </si>
   <si>
     <t>Use original parts from Quicke/Trima when replacing pivot pins and extend the life of your front loader. Eliminate loose joints and get a better driving experience.</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
-    <t>D=30, L=127mm. Replaces 9020034</t>
+    <t>D=30, L=127mm</t>
   </si>
   <si>
     <t>60018050</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
-    <t>D=30, L=84mm. Replaces 9020039</t>
+    <t>D=30, L=84mm</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60058243-19</t>
   </si>
   <si>
     <t>Support leg</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5221342-19</t>
   </si>
   <si>
     <t>19/01/2021</t>
   </si>
   <si>
     <t>20</t>
   </si>
@@ -340,51 +337,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="13.3355016708374" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.1559066772461" customWidth="1"/>
     <col min="7" max="7" width="152.243179321289" customWidth="1"/>
     <col min="8" max="8" width="11.4540843963623" customWidth="1"/>
-    <col min="9" max="9" width="32.6560897827148" customWidth="1"/>
+    <col min="9" max="9" width="29.5193729400635" customWidth="1"/>
     <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
     <col min="11" max="11" width="11.8295488357544" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
@@ -551,204 +548,204 @@
       </c>
       <c r="G9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="J15" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="K16" s="0" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>