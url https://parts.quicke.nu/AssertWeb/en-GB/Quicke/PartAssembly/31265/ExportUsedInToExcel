--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -409,87 +409,87 @@
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>