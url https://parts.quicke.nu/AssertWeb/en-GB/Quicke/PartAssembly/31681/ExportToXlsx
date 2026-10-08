--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -79,51 +79,51 @@
   <si>
     <t>MC6S M10x20 Loc</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>4 PCS</t>
+    <t>1 PCS</t>
   </si>
   <si>
     <t>5219189</t>
   </si>
   <si>
     <t>Bracket Extension</t>
   </si>
   <si>
     <t>2.200</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5006003</t>
   </si>