--- v0 (2025-11-01)
+++ v1 (2026-05-26)
@@ -270,51 +270,51 @@
   <si>
     <t>7,5 x 385</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>9031662</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t xml:space="preserve">7/8"   JICx1050</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>9032330</t>
   </si>
   <si>
-    <t>.731</t>
+    <t>0.731</t>
   </si>
   <si>
     <t>7/8" JICx900</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>60011915</t>
   </si>
   <si>
     <t>Wiring harness</t>
   </si>
   <si>
     <t>0.135</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>