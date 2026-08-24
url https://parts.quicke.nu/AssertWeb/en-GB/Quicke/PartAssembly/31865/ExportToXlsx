--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -525,51 +525,51 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="0" t="s">