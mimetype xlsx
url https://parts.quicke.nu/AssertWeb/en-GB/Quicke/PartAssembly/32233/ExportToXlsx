--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,128 +4,128 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255062</t>
   </si>
   <si>
     <t>Silograb XL 250 Profiled tines</t>
   </si>
   <si>
-    <t>01/08/2018</t>
+    <t>8/1/2018</t>
   </si>
   <si>
     <t>13 PCS</t>
   </si>
   <si>
     <t>60034750</t>
   </si>
   <si>
     <t>Tine</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>7 PCS</t>
   </si>
   <si>
     <t>60022782-17</t>
   </si>
   <si>
     <t>Tine cpl.</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>9.400</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60021083</t>
   </si>
   <si>
-    <t>8.1</t>
+    <t>8.100</t>
   </si>
   <si>
     <t>60021432</t>
   </si>
   <si>
     <t>Plate</t>
   </si>
   <si>
     <t>.8</t>
   </si>
   <si>
     <t>60021433</t>
   </si>
   <si>
     <t>.5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9020073</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>0.032</t>
   </si>
   <si>
     <t>D40 L=30</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5002127</t>
   </si>
   <si>
     <t>0.061</t>
   </si>
   <si>
     <t>M6S M14 x 35</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5013107</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
@@ -233,53 +233,50 @@
     <t>BRB 15 x 26 x 2</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5011556</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.283</t>
   </si>
   <si>
     <t>M14</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60019828</t>
   </si>
   <si>
     <t>Use original parts from Quicke/Trima when replacing pivot pins and extend the life of your front loader. Eliminate loose joints and get a better driving experience.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.500</t>
   </si>
   <si>
     <t>D=40, L=147mm</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>60000355</t>
   </si>
   <si>
     <t>1.200</t>
   </si>
   <si>
     <t>D=35, L=147mm</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5016968</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
@@ -493,51 +490,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="26.8594017028809" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="152.243179321289" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="29.969518661499" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -810,331 +807,331 @@
       </c>
       <c r="G15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="G23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G26" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G27" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="D28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="G28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="G32" s="0" t="s">
+      <c r="H32" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>