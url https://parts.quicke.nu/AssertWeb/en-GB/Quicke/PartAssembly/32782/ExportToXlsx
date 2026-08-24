--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255061</t>
   </si>
   <si>
     <t>Silocut XL 225 with bucket</t>
   </si>
   <si>
-    <t>01/08/2018</t>
+    <t>8/1/2018</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60050238-17</t>
   </si>
   <si>
     <t>Bucket</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>729.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60028495</t>
   </si>
   <si>
     <t>Cutting edge</t>
   </si>
@@ -111,51 +111,51 @@
   <si>
     <t>6.325</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5051187</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60028115-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>4/28/2026</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5028031</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
@@ -367,60 +367,60 @@
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>MC6S M10x20 Loc</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>60030256</t>
   </si>
   <si>
     <t>Pin cpl.</t>
   </si>
   <si>
     <t>2.300</t>
   </si>
   <si>
     <t>60030277</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>60030272</t>
+  </si>
+  <si>
+    <t>Hose</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...7 lines deleted...]
-    <t>Hose</t>
   </si>
   <si>
     <t>1/2" L=1650 1/2" G90LMC 1/2" GRLM</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>60030276</t>
   </si>
   <si>
     <t>1/2" L=1300 1/2" G90LMC 1/2" GRLM</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5034439</t>
   </si>
   <si>
     <t>Protection sleeve</t>
   </si>
   <si>
     <t>.7</t>
   </si>
@@ -640,52 +640,52 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="24.4152984619141" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="136.795288085938" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="34.6091232299805" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
-    <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
+    <col min="10" max="10" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -1158,88 +1158,88 @@
       </c>
       <c r="C25" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>131</v>