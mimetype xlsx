--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -30,51 +30,51 @@
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60034146</t>
   </si>
   <si>
     <t>Piston rod cpl.</t>
   </si>
   <si>
-    <t>.2</t>
+    <t>0.200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5051196</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60034145</t>
   </si>
   <si>
     <t>Bearing</t>
   </si>
   <si>
     <t>0</t>
   </si>