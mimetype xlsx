--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -57,63 +57,63 @@
   <si>
     <t>60024323</t>
   </si>
   <si>
     <t>Bolt on 3 Point Linkage</t>
   </si>
   <si>
     <t>12/1/2022</t>
   </si>
   <si>
     <t>4/30/2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60022850</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
-    <t>1.4</t>
+    <t>1.400</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60022851</t>
   </si>
   <si>
-    <t>1.1</t>
+    <t>1.100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5002206</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.175</t>
   </si>
   <si>
     <t xml:space="preserve">M6S M20   x 50 (8.8)</t>
   </si>
   <si>
     <t>5013109</t>
   </si>
   <si>
     <t>Washer</t>
   </si>