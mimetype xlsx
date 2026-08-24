--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,125 +4,128 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255270</t>
   </si>
   <si>
     <t>Attachment kit Zettelmeyer 602</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60029897</t>
   </si>
   <si>
     <t>Attachment Zettelmeyer 602</t>
   </si>
   <si>
     <t>90.5</t>
   </si>
   <si>
     <t>60029905</t>
   </si>
   <si>
     <t>Screw kit</t>
   </si>
   <si>
-    <t>7.93</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5051392</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>M6S 24x75 8.8</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5051393</t>
   </si>
   <si>
     <t>Washer</t>
+  </si>
+  <si>
+    <t>0.050</t>
   </si>
   <si>
     <t>M24 Broad Wedge-Lock</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -240,35 +243,35 @@
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>