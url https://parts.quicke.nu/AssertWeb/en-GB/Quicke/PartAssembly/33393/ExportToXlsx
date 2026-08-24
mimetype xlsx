--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -156,51 +156,51 @@
   <si>
     <t>60004375</t>
   </si>
   <si>
     <t>4.600</t>
   </si>
   <si>
     <t>8 PCS</t>
   </si>
   <si>
     <t>60020468</t>
   </si>
   <si>
     <t>.5</t>
   </si>
   <si>
     <t>80x40 M16 (60003289)</t>
   </si>
   <si>
     <t>2B</t>
   </si>
   <si>
     <t>60025035</t>
   </si>
   <si>
-    <t>0.001</t>
+    <t>7.000</t>
   </si>
   <si>
     <t>60050544</t>
   </si>
   <si>
     <t>Plate</t>
   </si>
   <si>
     <t>5050888</t>
   </si>
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>M6S M16x90 10.9</t>
   </si>
   <si>
     <t>2C</t>
   </si>
   <si>
     <t>60021354</t>
   </si>
   <si>
     <t>5050810</t>
   </si>