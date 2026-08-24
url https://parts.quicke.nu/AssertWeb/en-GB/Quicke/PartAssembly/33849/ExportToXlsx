--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -123,51 +123,51 @@
   <si>
     <t>3.610</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>5005999</t>
   </si>
   <si>
     <t>0.040</t>
   </si>
   <si>
     <t>M6SF M10x45</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>5013226</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
-    <t>.09</t>
+    <t>0.090</t>
   </si>
   <si>
     <t>SRKB 9 x 28 x 2</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5033606</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>7,5 x 385</t>
   </si>
   <si>
     <t>61</t>
   </si>