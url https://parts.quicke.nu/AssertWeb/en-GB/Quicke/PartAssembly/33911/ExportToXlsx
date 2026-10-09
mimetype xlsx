--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -72,51 +72,51 @@
   <si>
     <t>60092695</t>
   </si>
   <si>
     <t>Pin kit</t>
   </si>
   <si>
     <t>4.300</t>
   </si>
   <si>
     <t>60091043</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>1.600</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60022851</t>
   </si>
   <si>
-    <t>1.1</t>
+    <t>1.100</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60026141</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>60038994</t>
   </si>
   <si>
     <t>Screw kit</t>
   </si>
   <si>
     <t>8.7</t>
   </si>
   <si>
     <t>8 PCS</t>
   </si>