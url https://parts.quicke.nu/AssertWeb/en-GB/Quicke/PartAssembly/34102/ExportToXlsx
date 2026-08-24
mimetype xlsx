--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -60,51 +60,51 @@
   <si>
     <t>60006965</t>
   </si>
   <si>
     <t>Lever kit</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60015914</t>
   </si>
   <si>
     <t>Joystick bracket</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4500894</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>4500763</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.008</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4500765</t>
   </si>
   <si>
     <t>Cable tie, low profile</t>
   </si>
   <si>
     <t>0.001</t>
   </si>