--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -7304,2598 +7304,2598 @@
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B614" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B615" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C642" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C644" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C676" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C678" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C679" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C686" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C709" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C711" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C713" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C715" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C721" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C722" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C723" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C724" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C725" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C726" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C727" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C730" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C732" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C733" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C734" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C735" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C736" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C737" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C738" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C739" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C740" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C741" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>5</v>
+        <v>149</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>5</v>
+        <v>149</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="C746" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="C747" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>127</v>
+        <v>71</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="C748" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>127</v>
+        <v>71</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="C749" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="C750" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="C751" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>131</v>
+        <v>73</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="C752" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>131</v>
+        <v>73</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="C754" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="C755" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="C756" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>139</v>
+        <v>77</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>139</v>
+        <v>77</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="C761" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>141</v>
+        <v>79</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="C762" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>141</v>
+        <v>79</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="C763" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C764" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="C765" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>145</v>
+        <v>81</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>146</v>
+        <v>82</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>145</v>
+        <v>81</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>146</v>
+        <v>82</v>
       </c>
       <c r="C767" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>147</v>
+        <v>81</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="C768" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>147</v>
+        <v>81</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="C769" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>149</v>
+        <v>5</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>149</v>
+        <v>5</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C774" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C800" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C801" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="C802" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="C803" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C804" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C805" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="C806" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C808" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>92</v>
+        <v>152</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>92</v>
+        <v>152</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>5</v>
+        <v>149</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>92</v>
+        <v>152</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>92</v>
+        <v>152</v>
       </c>
       <c r="C817" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>93</v>
+        <v>151</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>5</v>
+        <v>149</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>93</v>
+        <v>151</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="C820" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>93</v>
+        <v>121</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="C821" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="C822" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>149</v>
+        <v>5</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>149</v>
+        <v>5</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B848" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B849" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="850">
@@ -24244,274 +24244,274 @@
     </row>
     <row r="2154">
       <c r="A2154" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B2154" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C2154" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B2155" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C2155" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B2156" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C2156" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C2157" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C2158" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B2159" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C2159" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B2160" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C2160" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B2161" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C2161" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B2162" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C2162" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B2163" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C2163" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B2164" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C2164" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C2165" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B2166" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C2166" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B2167" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C2167" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B2168" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C2168" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B2169" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C2169" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B2170" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C2170" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B2171" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C2171" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B2172" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C2172" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B2173" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C2173" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B2174" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C2174" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C2175" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C2176" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B2177" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C2177" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B2178" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C2178" s="0" t="s">
         <v>59</v>
@@ -25707,274 +25707,274 @@
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B2287" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C2287" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B2288" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C2288" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C2289" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C2290" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C2291" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C2292" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C2293" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C2294" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C2295" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C2296" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C2297" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C2298" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C2299" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C2300" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C2301" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C2302" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C2303" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C2304" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C2305" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C2306" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C2307" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C2308" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C2309" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B2310" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C2310" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B2311" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C2311" s="0" t="s">
         <v>58</v>
@@ -27192,274 +27192,274 @@
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B2422" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C2422" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B2423" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C2423" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C2424" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C2425" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C2426" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C2427" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C2428" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C2429" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C2430" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C2431" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C2432" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C2433" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C2434" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C2435" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C2436" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C2437" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C2438" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C2439" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C2440" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C2441" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C2442" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C2443" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C2444" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B2445" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C2445" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B2446" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C2446" s="0" t="s">
         <v>58</v>
@@ -29876,549 +29876,549 @@
     </row>
     <row r="2666">
       <c r="A2666" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B2666" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C2666" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B2667" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C2667" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" s="0" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="B2668" s="0" t="s">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="C2668" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" s="0" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="B2669" s="0" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="C2669" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="B2670" s="0" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="C2670" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" s="0" t="s">
-        <v>127</v>
+        <v>73</v>
       </c>
       <c r="B2671" s="0" t="s">
-        <v>128</v>
+        <v>74</v>
       </c>
       <c r="C2671" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" s="0" t="s">
-        <v>129</v>
+        <v>75</v>
       </c>
       <c r="B2672" s="0" t="s">
-        <v>130</v>
+        <v>76</v>
       </c>
       <c r="C2672" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" s="0" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="B2673" s="0" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="C2673" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" s="0" t="s">
-        <v>133</v>
+        <v>77</v>
       </c>
       <c r="B2674" s="0" t="s">
-        <v>134</v>
+        <v>78</v>
       </c>
       <c r="C2674" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" s="0" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="B2675" s="0" t="s">
-        <v>136</v>
+        <v>78</v>
       </c>
       <c r="C2675" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" s="0" t="s">
-        <v>137</v>
+        <v>79</v>
       </c>
       <c r="B2676" s="0" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="C2676" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" s="0" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="B2677" s="0" t="s">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="C2677" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" s="0" t="s">
-        <v>141</v>
+        <v>81</v>
       </c>
       <c r="B2678" s="0" t="s">
-        <v>142</v>
+        <v>82</v>
       </c>
       <c r="C2678" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" s="0" t="s">
-        <v>143</v>
+        <v>81</v>
       </c>
       <c r="B2679" s="0" t="s">
-        <v>144</v>
+        <v>82</v>
       </c>
       <c r="C2679" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" s="0" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="B2680" s="0" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="C2680" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" s="0" t="s">
-        <v>147</v>
+        <v>83</v>
       </c>
       <c r="B2681" s="0" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="C2681" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B2682" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C2682" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B2683" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C2683" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2684">
       <c r="A2684" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B2684" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C2684" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B2685" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C2685" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B2686" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C2686" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B2687" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C2687" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B2688" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C2688" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B2689" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C2689" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B2690" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C2690" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B2691" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C2691" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B2692" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C2692" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B2693" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C2693" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B2694" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C2694" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B2695" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C2695" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" s="0" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B2696" s="0" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C2696" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" s="0" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B2697" s="0" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="C2697" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" s="0" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="B2698" s="0" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C2698" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" s="0" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="B2699" s="0" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="C2699" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" s="0" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="B2700" s="0" t="s">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="C2700" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" s="0" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="B2701" s="0" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="C2701" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" s="0" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="B2702" s="0" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="C2702" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" s="0" t="s">
-        <v>91</v>
+        <v>127</v>
       </c>
       <c r="B2703" s="0" t="s">
-        <v>92</v>
+        <v>128</v>
       </c>
       <c r="C2703" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" s="0" t="s">
-        <v>93</v>
+        <v>129</v>
       </c>
       <c r="B2704" s="0" t="s">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="C2704" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" s="0" t="s">
-        <v>93</v>
+        <v>131</v>
       </c>
       <c r="B2705" s="0" t="s">
-        <v>94</v>
+        <v>132</v>
       </c>
       <c r="C2705" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" s="0" t="s">
-        <v>95</v>
+        <v>133</v>
       </c>
       <c r="B2706" s="0" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="C2706" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" s="0" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="B2707" s="0" t="s">
-        <v>96</v>
+        <v>136</v>
       </c>
       <c r="C2707" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" s="0" t="s">
-        <v>97</v>
+        <v>137</v>
       </c>
       <c r="B2708" s="0" t="s">
-        <v>98</v>
+        <v>138</v>
       </c>
       <c r="C2708" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" s="0" t="s">
-        <v>97</v>
+        <v>139</v>
       </c>
       <c r="B2709" s="0" t="s">
-        <v>98</v>
+        <v>140</v>
       </c>
       <c r="C2709" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" s="0" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="B2710" s="0" t="s">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="C2710" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" s="0" t="s">
-        <v>101</v>
+        <v>143</v>
       </c>
       <c r="B2711" s="0" t="s">
-        <v>102</v>
+        <v>144</v>
       </c>
       <c r="C2711" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" s="0" t="s">
-        <v>103</v>
+        <v>145</v>
       </c>
       <c r="B2712" s="0" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C2712" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" s="0" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="B2713" s="0" t="s">
-        <v>104</v>
+        <v>148</v>
       </c>
       <c r="C2713" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2714" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2714" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2715" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2715" s="0" t="s">
         <v>5</v>
@@ -31317,1077 +31317,1077 @@
     </row>
     <row r="2797">
       <c r="A2797" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B2797" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C2797" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B2798" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C2798" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" s="0" t="s">
-        <v>121</v>
+        <v>71</v>
       </c>
       <c r="B2799" s="0" t="s">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="C2799" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" s="0" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="B2800" s="0" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="C2800" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="B2801" s="0" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="C2801" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" s="0" t="s">
-        <v>127</v>
+        <v>73</v>
       </c>
       <c r="B2802" s="0" t="s">
-        <v>128</v>
+        <v>74</v>
       </c>
       <c r="C2802" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" s="0" t="s">
-        <v>129</v>
+        <v>75</v>
       </c>
       <c r="B2803" s="0" t="s">
-        <v>130</v>
+        <v>76</v>
       </c>
       <c r="C2803" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" s="0" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="B2804" s="0" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="C2804" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" s="0" t="s">
-        <v>133</v>
+        <v>77</v>
       </c>
       <c r="B2805" s="0" t="s">
-        <v>134</v>
+        <v>78</v>
       </c>
       <c r="C2805" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" s="0" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="B2806" s="0" t="s">
-        <v>136</v>
+        <v>78</v>
       </c>
       <c r="C2806" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" s="0" t="s">
-        <v>137</v>
+        <v>79</v>
       </c>
       <c r="B2807" s="0" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="C2807" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" s="0" t="s">
-        <v>139</v>
+        <v>79</v>
       </c>
       <c r="B2808" s="0" t="s">
-        <v>140</v>
+        <v>80</v>
       </c>
       <c r="C2808" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" s="0" t="s">
-        <v>141</v>
+        <v>81</v>
       </c>
       <c r="B2809" s="0" t="s">
-        <v>142</v>
+        <v>82</v>
       </c>
       <c r="C2809" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" s="0" t="s">
-        <v>143</v>
+        <v>81</v>
       </c>
       <c r="B2810" s="0" t="s">
-        <v>144</v>
+        <v>82</v>
       </c>
       <c r="C2810" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" s="0" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="B2811" s="0" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="C2811" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
-        <v>147</v>
+        <v>83</v>
       </c>
       <c r="B2812" s="0" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="C2812" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B2813" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C2813" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B2814" s="0" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="C2814" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B2815" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C2815" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" s="0" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B2816" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C2816" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B2817" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C2817" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B2818" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C2818" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B2819" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C2819" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B2820" s="0" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="C2820" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B2821" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C2821" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B2822" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C2822" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B2823" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C2823" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" s="0" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B2824" s="0" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="C2824" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B2825" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C2825" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B2826" s="0" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C2826" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" s="0" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B2827" s="0" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="C2827" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" s="0" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B2828" s="0" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="C2828" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" s="0" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="B2829" s="0" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="C2829" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="B2830" s="0" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="C2830" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B2831" s="0" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C2831" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" s="0" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B2832" s="0" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="C2832" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" s="0" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="B2833" s="0" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="C2833" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" s="0" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="B2834" s="0" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="C2834" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" s="0" t="s">
-        <v>93</v>
+        <v>151</v>
       </c>
       <c r="B2835" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="C2835" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" s="0" t="s">
-        <v>93</v>
+        <v>151</v>
       </c>
       <c r="B2836" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="C2836" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" s="0" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="B2837" s="0" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="C2837" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" s="0" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="B2838" s="0" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="C2838" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" s="0" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="B2839" s="0" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="C2839" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" s="0" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="B2840" s="0" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="C2840" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" s="0" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="B2841" s="0" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="C2841" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" s="0" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="B2842" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="C2842" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" s="0" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="B2843" s="0" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="C2843" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" s="0" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="B2844" s="0" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="C2844" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" s="0" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="B2845" s="0" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="C2845" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" s="0" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="B2846" s="0" t="s">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="C2846" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" s="0" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="B2847" s="0" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="C2847" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" s="0" t="s">
-        <v>105</v>
+        <v>143</v>
       </c>
       <c r="B2848" s="0" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="C2848" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B2849" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C2849" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B2850" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C2850" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B2851" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C2851" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B2852" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C2852" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B2853" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C2853" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B2854" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C2854" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B2855" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C2855" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B2856" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C2856" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B2857" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C2857" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B2858" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C2858" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B2859" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C2859" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B2860" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C2860" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B2861" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C2861" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B2862" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C2862" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B2863" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C2863" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B2864" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C2864" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B2865" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C2865" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B2866" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C2866" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B2867" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C2867" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B2868" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C2868" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B2869" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C2869" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B2870" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C2870" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B2871" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C2871" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B2872" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C2872" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B2873" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C2873" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B2874" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C2874" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B2875" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C2875" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B2876" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C2876" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B2877" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C2877" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B2878" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C2878" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B2879" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C2879" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B2880" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C2880" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B2881" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C2881" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B2882" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C2882" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B2883" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C2883" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B2884" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C2884" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B2885" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C2885" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B2886" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C2886" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B2887" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C2887" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B2888" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C2888" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B2889" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C2889" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B2890" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C2890" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B2891" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C2891" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B2892" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C2892" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B2893" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C2893" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B2894" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C2894" s="0" t="s">
         <v>58</v>
@@ -34595,274 +34595,274 @@
     </row>
     <row r="3095">
       <c r="A3095" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B3095" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C3095" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B3096" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C3096" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3097">
       <c r="A3097" s="0" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B3097" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C3097" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" s="0" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="B3098" s="0" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="C3098" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3099">
       <c r="A3099" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B3099" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C3099" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" s="0" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B3100" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="C3100" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B3101" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="C3101" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" s="0" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B3102" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="C3102" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" s="0" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="B3103" s="0" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="C3103" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" s="0" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="B3104" s="0" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="C3104" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" s="0" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B3105" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C3105" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B3106" s="0" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C3106" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" s="0" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B3107" s="0" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="C3107" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" s="0" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B3108" s="0" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="C3108" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" s="0" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="B3109" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="C3109" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3110">
       <c r="A3110" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B3110" s="0" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="C3110" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3111">
       <c r="A3111" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="B3111" s="0" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="C3111" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3112">
       <c r="A3112" s="0" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="B3112" s="0" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="C3112" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3113">
       <c r="A3113" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="B3113" s="0" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="C3113" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3114">
       <c r="A3114" s="0" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="B3114" s="0" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C3114" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3115">
       <c r="A3115" s="0" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="B3115" s="0" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C3115" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3116">
       <c r="A3116" s="0" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="B3116" s="0" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C3116" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3117">
       <c r="A3117" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="B3117" s="0" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="C3117" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3118">
       <c r="C3118" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3119">
       <c r="C3119" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3120">
       <c r="C3120" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3121">
       <c r="C3121" s="0" t="s">
         <v>5</v>
       </c>
     </row>