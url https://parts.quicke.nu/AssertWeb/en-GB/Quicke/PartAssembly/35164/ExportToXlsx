--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,86 +4,86 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255334</t>
   </si>
   <si>
     <t>Multipurpose compact 140 (54") Skid Steer</t>
   </si>
   <si>
-    <t>01/01/2019</t>
+    <t>1/1/2019</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60037938</t>
   </si>
   <si>
     <t>Grab head</t>
   </si>
   <si>
     <t>66.0</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60038335</t>
   </si>
   <si>
     <t>Bucket</t>
   </si>
   <si>
     <t>63.3</t>
   </si>
@@ -114,189 +114,192 @@
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60026090</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>6.300</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5051649</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>5011553</t>
+  </si>
+  <si>
+    <t>Nut</t>
+  </si>
+  <si>
+    <t>0.010</t>
+  </si>
+  <si>
+    <t>M6M M8 Loc-king</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>5050817</t>
+  </si>
+  <si>
+    <t>Circlip</t>
+  </si>
+  <si>
+    <t>0.002</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>5028211</t>
+  </si>
+  <si>
+    <t>Adaptor</t>
+  </si>
+  <si>
+    <t>.061</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>5028163</t>
+  </si>
+  <si>
+    <t>.078</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>60041101</t>
+  </si>
+  <si>
+    <t>Hose kit</t>
+  </si>
+  <si>
+    <t>5.000</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>5027803</t>
+  </si>
+  <si>
+    <t>0.060</t>
+  </si>
+  <si>
+    <t>9/16" UNF JIC - 9/16" UNF JIC 45</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>60041104</t>
+  </si>
+  <si>
+    <t>Hose</t>
+  </si>
+  <si>
+    <t>2.500</t>
+  </si>
+  <si>
+    <t>3/8" L=1000</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>1123673</t>
+  </si>
+  <si>
+    <t>Warning decal</t>
+  </si>
+  <si>
+    <t>0.100</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>1123674</t>
+  </si>
+  <si>
+    <t>"Read manual"</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>11136459</t>
+  </si>
+  <si>
+    <t>0.013</t>
+  </si>
+  <si>
+    <t>Only for North Am. Warning triangle</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>11136447</t>
+  </si>
+  <si>
+    <t>Only for North Am. DANGER</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>60041042</t>
+  </si>
+  <si>
+    <t>Decal</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...136 lines deleted...]
-    <t>Decal</t>
   </si>
   <si>
     <t>"140 MPC"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -316,51 +319,51 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="10.1619520187378" customWidth="1"/>
     <col min="4" max="4" width="39.1904029846191" customWidth="1"/>
     <col min="5" max="5" width="11.4540843963623" customWidth="1"/>
     <col min="6" max="6" width="33.3006210327148" customWidth="1"/>
-    <col min="7" max="7" width="11.8295488357544" customWidth="1"/>
+    <col min="7" max="7" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
     </row>
@@ -680,35 +683,35 @@
       </c>
       <c r="D19" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>