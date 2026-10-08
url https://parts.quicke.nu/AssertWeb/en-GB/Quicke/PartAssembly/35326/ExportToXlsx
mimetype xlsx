--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="197">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -135,89 +135,89 @@
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60007693</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60008010</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>60007071</t>
   </si>
   <si>
     <t>Magnetic screw</t>
   </si>
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>M10 x 1,5</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60009767</t>
   </si>
   <si>
     <t>Cable lock</t>
   </si>
   <si>
-    <t>0.000</t>
-[...1 lines deleted...]
-  <si>
     <t>12</t>
   </si>
   <si>
     <t>60040097</t>
   </si>
   <si>
     <t>Guide pin</t>
   </si>
   <si>
+    <t>0.200</t>
+  </si>
+  <si>
     <t>13</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 10.5x22x2</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5004954</t>
   </si>
   <si>
     <t>.073</t>
   </si>
   <si>
     <t>MC6S M10x100</t>
   </si>
   <si>
     <t>15</t>
@@ -372,51 +372,51 @@
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>5028061</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
-    <t>.9</t>
+    <t>0.900</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>60040254</t>
   </si>
   <si>
     <t>.6</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>60040253</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>40</t>
   </si>
@@ -444,51 +444,51 @@
   <si>
     <t>.008</t>
   </si>
   <si>
     <t>G1/8"</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>5013852</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>Tredo 3/8"</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>4501119</t>
   </si>
   <si>
     <t>ECU kit</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>60040179</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
@@ -580,53 +580,50 @@
     <t>0.032</t>
   </si>
   <si>
     <t>MRX 4.8 fzb 5x12</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>60007807</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.220</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>60029453</t>
   </si>
   <si>
     <t>Display</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.200</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>60011281</t>
   </si>
   <si>
     <t>0.155</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>60011270</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -880,68 +877,68 @@
       </c>
       <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>60</v>
@@ -1133,51 +1130,51 @@
       </c>
       <c r="C25" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
     </row>
@@ -1190,51 +1187,51 @@
       </c>
       <c r="C28" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>94</v>
@@ -1722,66 +1719,66 @@
       </c>
       <c r="C57" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>192</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>