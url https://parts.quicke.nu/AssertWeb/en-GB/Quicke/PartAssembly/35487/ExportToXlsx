--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -108,51 +108,51 @@
   <si>
     <t>0.243</t>
   </si>
   <si>
     <t>3/8" L=220mm</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60028930</t>
   </si>
   <si>
     <t>3/8" L=1210mm</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60029003</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
-    <t>3/8" L=610mm</t>
+    <t>3/8" L=700mm</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>60029004</t>
   </si>
   <si>
     <t>3/8" L=1260mm</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60031027</t>
   </si>
   <si>
     <t>3/8" L=230mm</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>60031092</t>
   </si>